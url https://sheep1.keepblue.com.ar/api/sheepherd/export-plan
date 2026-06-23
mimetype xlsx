--- v0 (2026-04-24)
+++ v1 (2026-06-23)
@@ -459,230 +459,258 @@
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Estado</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Asignado</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Requiere Evidencia</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>ID Tarea</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Conexionistas</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Montar y numerar componentes</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Not started</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr"/>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>Kiney Canales</t>
+        </is>
+      </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>SI</t>
         </is>
+      </c>
+      <c r="G2" t="n">
+        <v>47</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Conexionistas</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Conexionado  barra 380VAC</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Not started</t>
         </is>
       </c>
-      <c r="E3" t="inlineStr"/>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>Kiney Canales</t>
+        </is>
+      </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>SI</t>
         </is>
+      </c>
+      <c r="G3" t="n">
+        <v>48</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Conexionistas</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Conexionado  de distribución 24VDC</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Not started</t>
         </is>
       </c>
-      <c r="E4" t="inlineStr"/>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>Kiney Canales</t>
+        </is>
+      </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>SI</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Conexionistas</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Conexiondado  de módulos Entrada</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Not started</t>
         </is>
       </c>
-      <c r="E5" t="inlineStr"/>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>Kiney Canales</t>
+        </is>
+      </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>SI</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
-        <v>40</v>
+        <v>51</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Conexionistas</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Conexiondado  de módulos Salida</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Not started</t>
         </is>
       </c>
-      <c r="E6" t="inlineStr"/>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>Kiney Canales</t>
+        </is>
+      </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>SI</t>
         </is>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
-        <v>41</v>
+        <v>52</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Conexionistas</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Conexionado de contactores</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Not started</t>
         </is>
       </c>
-      <c r="E7" t="inlineStr"/>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>Kiney Canales</t>
+        </is>
+      </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>SI</t>
         </is>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Conexionistas</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Checqueo de encendido</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Not started</t>
         </is>
       </c>
-      <c r="E8" t="inlineStr"/>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>Kiney Canales</t>
+        </is>
+      </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>SI</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:H2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
@@ -712,72 +740,52 @@
           <t>Jueves</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Viernes</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Sabado</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>Domingo</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Conexionistas</t>
         </is>
       </c>
-      <c r="B2" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="B2" t="inlineStr"/>
+      <c r="C2" t="inlineStr"/>
+      <c r="D2" t="inlineStr"/>
+      <c r="E2" t="inlineStr"/>
+      <c r="F2" t="inlineStr"/>
       <c r="G2" t="inlineStr"/>
       <c r="H2" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>